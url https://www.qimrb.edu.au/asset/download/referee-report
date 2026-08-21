--- v0 (2025-10-08)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="494D03E2" w14:textId="77777777" w:rsidR="0073604A" w:rsidRPr="002274E5" w:rsidRDefault="0073604A" w:rsidP="0073604A">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9ACF04" w14:textId="77777777" w:rsidR="0073604A" w:rsidRDefault="0073604A" w:rsidP="0073604A">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -594,51 +594,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We may disclose your personal information to overseas recipients, including where you are enrolled at an international university and disclosure is necessary to facilitate or otherwise administer your placement. Such disclosure will only occur where:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB7AEAB" w14:textId="77777777" w:rsidR="0073604A" w:rsidRPr="00024065" w:rsidRDefault="0073604A" w:rsidP="0073604A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>We are satisfied on reasonable grounds that the recipient is subject to privacy obligations substantially similar to those under Queensland law; or</w:t>
+        <w:t xml:space="preserve">We are satisfied on reasonable grounds that the recipient is subject to privacy obligations substantially </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those under Queensland law; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B49356" w14:textId="77777777" w:rsidR="0073604A" w:rsidRPr="00BC1DE8" w:rsidRDefault="0073604A" w:rsidP="0073604A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A853370" w14:textId="77777777" w:rsidR="0073604A" w:rsidRPr="00024065" w:rsidRDefault="0073604A" w:rsidP="0073604A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1520,51 +1534,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A663F5" w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42508442" w14:textId="77777777" w:rsidR="00C82F90" w:rsidRPr="0059091D" w:rsidRDefault="00F17104" w:rsidP="009756F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
             <w:r w:rsidR="00C82F90" w:rsidRPr="0059091D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
@@ -1662,89 +1675,86 @@
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C386C8A" w14:textId="77777777" w:rsidR="00C82F90" w:rsidRPr="0059091D" w:rsidRDefault="00C82F90" w:rsidP="009756F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA8E864" w14:textId="77777777" w:rsidR="00C82F90" w:rsidRPr="0059091D" w:rsidRDefault="00C82F90" w:rsidP="009756F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E7FA5A" w14:textId="77777777" w:rsidR="00C82F90" w:rsidRPr="0059091D" w:rsidRDefault="00C82F90" w:rsidP="009756F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="137C271D" w14:textId="77777777" w:rsidR="00C82F90" w:rsidRPr="0059091D" w:rsidRDefault="00C82F90" w:rsidP="009756F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186357" w:rsidRPr="0059091D" w14:paraId="4D861A6C" w14:textId="77777777" w:rsidTr="00E73667">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10945" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
@@ -1890,51 +1900,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510FCC6D" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00186357">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Full Name</w:t>
             </w:r>
             <w:r w:rsidRPr="0059091D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
@@ -2127,65 +2136,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2523DCB6" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>How long have you known the applicant?:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">How long have you known the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>applicant?:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BD6E8D0" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="00EA3C14" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
@@ -2261,89 +2277,86 @@
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734BD297" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EDAD029" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B707E8C" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55B3AFE7" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186357" w:rsidRPr="00EA3C14" w14:paraId="2D7A55AB" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2466,89 +2479,86 @@
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="493545FB" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BCA8541" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4366C4A3" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589279A1" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186357" w:rsidRPr="00EA3C14" w14:paraId="1A3D6B32" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2682,51 +2692,50 @@
           <w:gridAfter w:val="7"/>
           <w:wAfter w:w="16562" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4146119D" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="381E9392" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00186357" w:rsidRPr="00EA3C14" w14:paraId="601B329D" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2848,89 +2857,86 @@
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E71AA46" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3007" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="399DEEDC" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE146EF" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F6B36F0" w14:textId="77777777" w:rsidR="00186357" w:rsidRPr="0059091D" w:rsidRDefault="00186357" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="1ECA1228" w14:textId="77777777" w:rsidTr="00D86232">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10945" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -3420,87 +3426,85 @@
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text10"/>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-[...35 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="00EA3C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="5EECB267" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10945" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3525,52 +3529,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">BRIEFLY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>COM</w:t>
             </w:r>
             <w:r w:rsidR="00204E90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MENT ON WHAT YOU THINK ARE THE APPLICANT’S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> MAJOR STRENGTHS?:</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> MAJOR </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>STRENGTHS?:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="40129301" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10945" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39850B62" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="00EA3C14" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -3684,52 +3697,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>HICH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> AREAS DO YOU THINK </w:t>
             </w:r>
             <w:r w:rsidR="00186357">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>THE APPLICANT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> COULD BENEFIT FROM ADDITIONAL TRAINING?:</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> COULD BENEFIT FROM ADDITIONAL </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>TRAINING?:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A92948" w:rsidRPr="00EA3C14" w14:paraId="6991C8FA" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10945" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="234D5A66" w14:textId="77777777" w:rsidR="00A92948" w:rsidRPr="00EA3C14" w:rsidRDefault="00204E90" w:rsidP="00E73667">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -3983,625 +4005,613 @@
             <w:r w:rsidR="00204E90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (only select one)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="19FB8BE2" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B4D2696" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Outstanding (Top 5% of students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59CE40E7" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589CB3DC" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Excellent (Top 10% of students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EACE5E0" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="009F2FA0" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="2F50FE65" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="623217D8" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Very Good (Top 20% of students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C9A2E5" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="009756F4" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707AF478" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Good (Top 30% of students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38019229" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="009F2FA0" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D86232" w:rsidRPr="0059091D" w14:paraId="527309F6" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="513C37D1" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Satisfactory (Top 50% of students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E361F93" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="009756F4" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4964" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D660B4A" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="0072109C" w:rsidP="007C03E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Unsatisfactory (Applicant is NOT ready to begin a PhD degree)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECBFB42" w14:textId="77777777" w:rsidR="00D86232" w:rsidRPr="009F2FA0" w:rsidRDefault="00D86232" w:rsidP="00D86232">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0073604A">
+            <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009F2FA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072109C" w:rsidRPr="0059091D" w14:paraId="40D4B171" w14:textId="77777777" w:rsidTr="0072109C">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="10606" w:type="dxa"/>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
@@ -5004,51 +5014,51 @@
             </w:r>
             <w:r w:rsidRPr="00EA3C14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B7E1218" w14:textId="77777777" w:rsidR="001F200C" w:rsidRDefault="001F200C" w:rsidP="009756F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E88D18C" w14:textId="77777777" w:rsidR="0072109C" w:rsidRDefault="0072109C" w:rsidP="009756F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DBD5DA" w14:textId="3A69245C" w:rsidR="0072109C" w:rsidRPr="00C82F90" w:rsidRDefault="0073604A" w:rsidP="009756F4">
+    <w:p w14:paraId="71DBD5DA" w14:textId="097B112E" w:rsidR="0072109C" w:rsidRPr="00C82F90" w:rsidRDefault="0073604A" w:rsidP="009756F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>We appreciate that</w:t>
       </w:r>
       <w:r w:rsidR="0072109C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have completed this form, please email it back to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A62546">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Graduateeducation@qimrb.edu.au</w:t>
         </w:r>
@@ -5068,174 +5078,174 @@
       <w:r w:rsidR="00B81C54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="009D0254" w:rsidRPr="009D0254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00E14273">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5655">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="005D2944">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0072109C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0072109C" w:rsidRPr="00C82F90" w:rsidSect="003C065C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="851" w:bottom="0" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45C8E67C" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="00D86232" w:rsidP="003100CA">
+    <w:p w14:paraId="58154D87" w14:textId="77777777" w:rsidR="00FE49FF" w:rsidRDefault="00FE49FF" w:rsidP="003100CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5880AABA" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="00D86232" w:rsidP="003100CA">
+    <w:p w14:paraId="349AEA54" w14:textId="77777777" w:rsidR="00FE49FF" w:rsidRDefault="00FE49FF" w:rsidP="003100CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="791823A4" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="00D86232" w:rsidP="003100CA">
+    <w:p w14:paraId="06E47633" w14:textId="77777777" w:rsidR="00FE49FF" w:rsidRDefault="00FE49FF" w:rsidP="003100CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D9BD5EC" w14:textId="77777777" w:rsidR="00D86232" w:rsidRDefault="00D86232" w:rsidP="003100CA">
+    <w:p w14:paraId="12FFED0F" w14:textId="77777777" w:rsidR="00FE49FF" w:rsidRDefault="00FE49FF" w:rsidP="003100CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5E2CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="673E4770"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5644,150 +5654,155 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1361122472">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1473794674">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="962879236">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1091581511">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/+gELQSt5+XZuB0gIKQx1lqcir6JuEfPkW/Oa6hGvi59zYOe7Mbo4NDJvFGtVhmTOagUflRyJqZ6clMKMgRYmQ==" w:salt="2TbPTIjVKBxZMQIvFmurpg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="T5+92JBM7itDCzO8hz9HSLQESuWK7ju/iABO3gIimyh0bXMG1uYCSTTSQhE8j85I6EppYRVOxfVTi75AZnH45A==" w:salt="yBd668Ipr7fruIZomp7qZg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364242"/>
     <w:rsid w:val="000253C8"/>
     <w:rsid w:val="000611C1"/>
     <w:rsid w:val="000A4A8E"/>
     <w:rsid w:val="000B7B01"/>
     <w:rsid w:val="000F089A"/>
     <w:rsid w:val="000F1E84"/>
     <w:rsid w:val="00120CF3"/>
     <w:rsid w:val="0013550D"/>
     <w:rsid w:val="00145C0A"/>
     <w:rsid w:val="001770BE"/>
     <w:rsid w:val="00186357"/>
     <w:rsid w:val="00186B44"/>
     <w:rsid w:val="0019030C"/>
     <w:rsid w:val="001C1E03"/>
     <w:rsid w:val="001E0478"/>
     <w:rsid w:val="001E3A50"/>
+    <w:rsid w:val="001F0C49"/>
     <w:rsid w:val="001F1876"/>
     <w:rsid w:val="001F200C"/>
     <w:rsid w:val="00204E90"/>
     <w:rsid w:val="0021261D"/>
     <w:rsid w:val="00213C9D"/>
     <w:rsid w:val="00220D75"/>
     <w:rsid w:val="002274E5"/>
     <w:rsid w:val="002515B4"/>
     <w:rsid w:val="00265A7B"/>
     <w:rsid w:val="00277B1B"/>
     <w:rsid w:val="002B4247"/>
     <w:rsid w:val="002C5399"/>
     <w:rsid w:val="002D156B"/>
     <w:rsid w:val="00306EF9"/>
     <w:rsid w:val="003100CA"/>
     <w:rsid w:val="00327C71"/>
     <w:rsid w:val="00332420"/>
     <w:rsid w:val="00336A6F"/>
     <w:rsid w:val="00364242"/>
     <w:rsid w:val="003662D9"/>
     <w:rsid w:val="00367739"/>
     <w:rsid w:val="00370450"/>
+    <w:rsid w:val="00390CDC"/>
     <w:rsid w:val="003B2EC3"/>
     <w:rsid w:val="003C065C"/>
     <w:rsid w:val="003E0C3E"/>
     <w:rsid w:val="003F1085"/>
     <w:rsid w:val="00440D26"/>
     <w:rsid w:val="00446E6E"/>
     <w:rsid w:val="00451028"/>
     <w:rsid w:val="00451B27"/>
     <w:rsid w:val="00452F74"/>
     <w:rsid w:val="00486507"/>
     <w:rsid w:val="004A0021"/>
     <w:rsid w:val="004B0790"/>
     <w:rsid w:val="004D3C0B"/>
     <w:rsid w:val="004F17BF"/>
     <w:rsid w:val="00517F01"/>
     <w:rsid w:val="00535A6E"/>
     <w:rsid w:val="00536ED9"/>
     <w:rsid w:val="00564E4F"/>
     <w:rsid w:val="0057116E"/>
     <w:rsid w:val="0059091D"/>
     <w:rsid w:val="005A4BC9"/>
     <w:rsid w:val="005D0B8E"/>
     <w:rsid w:val="005D1AEB"/>
+    <w:rsid w:val="005D2944"/>
     <w:rsid w:val="005F2EF3"/>
     <w:rsid w:val="005F477C"/>
     <w:rsid w:val="00605F6C"/>
     <w:rsid w:val="00611F81"/>
     <w:rsid w:val="00630056"/>
     <w:rsid w:val="00636E82"/>
     <w:rsid w:val="0068107E"/>
     <w:rsid w:val="006C4E50"/>
     <w:rsid w:val="006D41C2"/>
     <w:rsid w:val="006F11B8"/>
     <w:rsid w:val="0070556B"/>
     <w:rsid w:val="00716A42"/>
     <w:rsid w:val="0072109C"/>
     <w:rsid w:val="0073604A"/>
     <w:rsid w:val="0075582A"/>
     <w:rsid w:val="0076696E"/>
     <w:rsid w:val="00771A54"/>
     <w:rsid w:val="007764B0"/>
     <w:rsid w:val="0079295A"/>
     <w:rsid w:val="007B0E89"/>
     <w:rsid w:val="007B0F98"/>
     <w:rsid w:val="007C03E4"/>
     <w:rsid w:val="007D0682"/>
     <w:rsid w:val="007D75CC"/>
     <w:rsid w:val="008049EE"/>
@@ -5846,91 +5861,92 @@
     <w:rsid w:val="00D06C42"/>
     <w:rsid w:val="00D4167E"/>
     <w:rsid w:val="00D64D45"/>
     <w:rsid w:val="00D86232"/>
     <w:rsid w:val="00D86D9E"/>
     <w:rsid w:val="00DF4612"/>
     <w:rsid w:val="00E00C6E"/>
     <w:rsid w:val="00E14273"/>
     <w:rsid w:val="00E16494"/>
     <w:rsid w:val="00E46EF6"/>
     <w:rsid w:val="00E56C97"/>
     <w:rsid w:val="00E6231C"/>
     <w:rsid w:val="00E82C98"/>
     <w:rsid w:val="00EA2462"/>
     <w:rsid w:val="00EA3C14"/>
     <w:rsid w:val="00EB1198"/>
     <w:rsid w:val="00EB1544"/>
     <w:rsid w:val="00EB6D35"/>
     <w:rsid w:val="00F17104"/>
     <w:rsid w:val="00F30759"/>
     <w:rsid w:val="00F34CC2"/>
     <w:rsid w:val="00F771AC"/>
     <w:rsid w:val="00F957CA"/>
     <w:rsid w:val="00F959F6"/>
     <w:rsid w:val="00FC35E7"/>
+    <w:rsid w:val="00FE49FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49FA1539"/>
   <w15:docId w15:val="{CE3AC179-BE14-4AD0-850E-FBBF35B86112}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6258,50 +6274,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00961BCA"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -6481,51 +6502,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C56CDA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C56CDA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Graduateeducation@qimrb.edu.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PrivacyOfficer@qimrb.edu.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\angelat\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\IADS3FRQ\PhD%20Student%20Expression%20of%20Interest.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -6799,74 +6820,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F77CF6B4-D6B3-4C3B-9F71-DE44CFEDFAFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PhD Student Expression of Interest</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>830</Words>
-  <Characters>4734</Characters>
+  <Characters>4732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Queensland Institute of Medical Research</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5553</CharactersWithSpaces>
+  <CharactersWithSpaces>5551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>524391</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>273</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.qimr.edu.au/page/Students/University_students/Admissions/PhD_opportunities_apply</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>524391</vt:i4>
       </vt:variant>
       <vt:variant>